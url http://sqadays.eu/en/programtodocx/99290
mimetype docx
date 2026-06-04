--- v0 (2026-05-15)
+++ v1 (2026-06-04)
@@ -1,240 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9ca473757d3d4d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra1c4f4bd06b64ced" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra1dc91c1d2ef480f" cstate="print">
-[...173 lines deleted...]
-                        <a:ext uri="3d500610-8a34-41a9-a74d-33b4d4f0cb83"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R542bc9d5193442b7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9fbbe1a7-61fe-4c2c-ad8e-3b0d5e1f7a38"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6ccdad14a67c4f3b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="715bb887-9513-4dbb-a68a-01965cbf9b39"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf399238a68ac46d4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7e10c2de-f0da-4604-93d0-89463737eb35"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R95e7ee3851264fc4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="cfca0b3b-7143-4ef6-992c-8f76b855856b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra16dfa91de454456" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f6318bf0-3213-4e7c-9d33-d374ac5581f2"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Ra1dc91c1d2ef480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rfaa442c103e24309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rf729c162fd734380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rc62bef45f5b64f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R9592d77d56d74842" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R542bc9d5193442b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R6ccdad14a67c4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rf399238a68ac46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R95e7ee3851264fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Ra16dfa91de454456" /></Relationships>
+</file>