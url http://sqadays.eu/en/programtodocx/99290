--- v1 (2026-06-04)
+++ v2 (2026-07-25)
@@ -1,240 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra1c4f4bd06b64ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R30100b21062742c7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R542bc9d5193442b7" cstate="print">
-[...173 lines deleted...]
-                        <a:ext uri="f6318bf0-3213-4e7c-9d33-d374ac5581f2"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3a21c8213c3e4542" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3a429605-e297-487d-89a4-a9847d940029"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9579d3c2b3854a76" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0d32d1bc-346e-4c34-9bac-eaa07aaa6be4"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8379c297f6894ad6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0c22d1c0-1d7b-44a9-ae89-236a51516858"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd41740947d33412b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c900c56d-fca3-4d04-9de0-f969d662fd07"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdc82520a1c80416b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b07548be-19a3-4ba4-b99f-1267a2654252"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R542bc9d5193442b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R6ccdad14a67c4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rf399238a68ac46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R95e7ee3851264fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Ra16dfa91de454456" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3a21c8213c3e4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R9579d3c2b3854a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R8379c297f6894ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rd41740947d33412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rdc82520a1c80416b" /></Relationships>
+</file>