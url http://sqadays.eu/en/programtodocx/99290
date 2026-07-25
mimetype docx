--- v2 (2026-07-25)
+++ v3 (2026-07-25)
@@ -1,240 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R30100b21062742c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R61b1c9d9e4184688" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3a21c8213c3e4542" cstate="print">
-[...173 lines deleted...]
-                        <a:ext uri="b07548be-19a3-4ba4-b99f-1267a2654252"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R75a52618d7204780" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="12586d47-e53e-4079-9fbe-a89270d3db45"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re933f0ac7e2245d5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4a6ed569-0fc0-428c-a491-6f3018186135"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69fc7431c3174a0a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="868cfee8-c2d9-44c4-9e10-caa2e1753033"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0527adb6145d4832" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="44c373f1-d313-46cb-a21c-ac8d95ff5951"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R58cb2f13a10f4f5c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4d3b142e-b962-4b04-b09f-2df5a3880820"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3a21c8213c3e4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R9579d3c2b3854a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R8379c297f6894ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rd41740947d33412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rdc82520a1c80416b" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R75a52618d7204780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Re933f0ac7e2245d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R69fc7431c3174a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R0527adb6145d4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R58cb2f13a10f4f5c" /></Relationships>
+</file>